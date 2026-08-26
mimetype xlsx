--- v0 (2026-04-20)
+++ v1 (2026-08-26)
@@ -1,151 +1,156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11013"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30317"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/clairebarthet/HVFC Dropbox/Han Valk Consultancy/Han Valk - Clients/ISOC Foundation/Design/Design CBA/InDesign/Templates and resources/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C61F8E12-61DF-2741-9B2E-8A11ED859127}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="13_ncr:1_{C61F8E12-61DF-2741-9B2E-8A11ED859127}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7DCBF13B-B3E4-4018-B066-351BFC6355A8}"/>
   <bookViews>
     <workbookView xWindow="8300" yWindow="460" windowWidth="20500" windowHeight="17540" xr2:uid="{595867F3-5D35-D34C-A123-816D97B69D42}"/>
   </bookViews>
   <sheets>
-    <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Feuil1!$A$1:$J$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$J$13</definedName>
   </definedNames>
-  <calcPr calcId="181029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="22">
   <si>
-    <t xml:space="preserve"> </t>
+    <t>Monitoring, Evaluation and Learning (MEL) Plan Template </t>
+  </si>
+  <si>
+    <t>Grant Application and Project Implementation Guidance / Resource</t>
   </si>
   <si>
     <t>INDICATOR</t>
-  </si>
-[...31 lines deleted...]
-    <t>Where and how often this value will be reported to donors/board members</t>
   </si>
   <si>
     <t>RATIONALE</t>
   </si>
   <si>
     <t>TO BE
 DISAGGREGATED BY</t>
   </si>
   <si>
     <t>DEFINITIONS</t>
   </si>
   <si>
     <t>DATA SOURCES</t>
   </si>
   <si>
     <t>METHODS OF
 DATA COLLECTION</t>
   </si>
   <si>
+    <t>MEASUREMENT
+FREQUENCY</t>
+  </si>
+  <si>
     <t>RESPONSIBLE</t>
   </si>
   <si>
     <t>RESOURCES REQUIRED</t>
   </si>
   <si>
     <t xml:space="preserve">REPORTING
 </t>
   </si>
   <si>
-    <t>MEASUREMENT
-FREQUENCY</t>
+    <t>Why this is important to measure for our project</t>
+  </si>
+  <si>
+    <t>For example gender, age,…</t>
+  </si>
+  <si>
+    <t>What counts and what does not, how to avoid double counting etc.</t>
+  </si>
+  <si>
+    <t>Where we would find the information</t>
+  </si>
+  <si>
+    <t>How we would acquire the information</t>
+  </si>
+  <si>
+    <t>How often we would check this indicator’s value</t>
+  </si>
+  <si>
+    <t>Team member</t>
+  </si>
+  <si>
+    <t>For tracking this indicator</t>
+  </si>
+  <si>
+    <t>Where and how often this value will be reported to donors/board members</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Hind Regular"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Zilla Slab Regular"/>
     </font>
@@ -241,108 +246,111 @@
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCFD9E6"/>
       <color rgb="FF2B72D6"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -381,51 +389,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="620888"/>
           <a:ext cx="2102556" cy="539845"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -687,338 +695,387 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4658BBEC-BB27-7148-A7C0-E45BADE9C89B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="42" zoomScaleNormal="58" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="24" defaultRowHeight="16"/>
+  <sheetFormatPr defaultColWidth="24" defaultRowHeight="15.95"/>
   <cols>
-    <col min="1" max="6" width="36.33203125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="10" width="36.33203125" style="1" customWidth="1"/>
+    <col min="1" max="6" width="36.375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="25.125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="21.875" style="1" customWidth="1"/>
+    <col min="9" max="10" width="36.375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="24" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="2" customFormat="1"/>
-[...3 lines deleted...]
-      <c r="D4" s="6" t="s">
+    <row r="1" spans="1:10" s="2" customFormat="1">
+      <c r="A1" s="6"/>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="6"/>
+      <c r="J1" s="6"/>
+    </row>
+    <row r="2" spans="1:10" s="2" customFormat="1">
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+    </row>
+    <row r="3" spans="1:10" s="2" customFormat="1">
+      <c r="A3" s="6"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+      <c r="J3" s="6"/>
+    </row>
+    <row r="4" spans="1:10" s="2" customFormat="1" ht="32.1" customHeight="1">
+      <c r="A4" s="6"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="18"/>
+      <c r="F4" s="18"/>
+      <c r="G4" s="18"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+    </row>
+    <row r="5" spans="1:10" s="2" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A5" s="3"/>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="E5" s="20"/>
+      <c r="F5" s="20"/>
+      <c r="G5" s="20"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+    </row>
+    <row r="6" spans="1:10" s="2" customFormat="1">
+      <c r="A6" s="6"/>
+      <c r="B6" s="6"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="20"/>
+      <c r="E6" s="20"/>
+      <c r="F6" s="20"/>
+      <c r="G6" s="20"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+    </row>
+    <row r="7" spans="1:10" s="2" customFormat="1" ht="17.100000000000001" thickBot="1">
+      <c r="A7" s="5"/>
+      <c r="B7" s="6"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+    </row>
+    <row r="8" spans="1:10" s="13" customFormat="1" ht="51.95" customHeight="1">
+      <c r="A8" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="6"/>
-[...26 lines deleted...]
-      <c r="B8" s="16" t="s">
+      <c r="C8" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="G8" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="I8" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="J8" s="14" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="17" customFormat="1" ht="81" customHeight="1" thickBot="1">
+      <c r="A9" s="15"/>
+      <c r="B9" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="C8" s="16" t="s">
+      <c r="D9" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="16" t="s">
+      <c r="E9" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="16" t="s">
+      <c r="F9" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="F8" s="16" t="s">
+      <c r="G9" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="G8" s="16" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="16" t="s">
+      <c r="H9" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="I8" s="16" t="s">
+      <c r="I9" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="J8" s="16" t="s">
+      <c r="J9" s="16" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="19" customFormat="1" ht="81" customHeight="1" thickBot="1">
-[...153 lines deleted...]
-      <c r="J13" s="13"/>
+    <row r="10" spans="1:10" s="4" customFormat="1" ht="138.94999999999999" customHeight="1" thickBot="1">
+      <c r="A10" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="H10" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="4" customFormat="1" ht="138.94999999999999" customHeight="1" thickBot="1">
+      <c r="A11" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="H11" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="J11" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="4" customFormat="1" ht="138.94999999999999" customHeight="1" thickBot="1">
+      <c r="A12" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="H12" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="J12" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="4" customFormat="1" ht="138.94999999999999" customHeight="1" thickBot="1">
+      <c r="A13" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="H13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="J13" s="11"/>
     </row>
     <row r="14" spans="1:10" s="2" customFormat="1" ht="90" customHeight="1">
-      <c r="A14" s="9"/>
-[...5 lines deleted...]
-      <c r="G14" s="11"/>
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="9"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
     </row>
     <row r="15" spans="1:10" s="2" customFormat="1" ht="66" customHeight="1">
-      <c r="A15" s="9"/>
-[...5 lines deleted...]
-      <c r="G15" s="11"/>
+      <c r="A15" s="7"/>
+      <c r="B15" s="7"/>
+      <c r="C15" s="8"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
     </row>
     <row r="16" spans="1:10" s="2" customFormat="1" ht="66" customHeight="1">
-      <c r="A16" s="9"/>
-[...5 lines deleted...]
-      <c r="G16" s="11"/>
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D6:G6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
-[...23 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>